--- v0 (2026-03-04)
+++ v1 (2026-06-14)
@@ -5926,42 +5926,40 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>From the Exegetic Melting Pot Or: What Does the kûrbarzæl in Deut 4:20 Mean</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MF</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>From the Exegetic Melting Pot Or: What Does the kûrbarzæl in Deut 4:20 Mean</dc:title>
-  <dc:creator>Carsten Vang</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>6b7b5aa9-0c5a-405f-9070-fb3032165a72</vt:lpwstr>
   </property>
 </Properties>
 </file>