--- v0 (2025-12-06)
+++ v1 (2026-08-21)
@@ -1,1092 +1,1149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="149AD276" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="002673F9">
+    <w:p w14:paraId="65504307" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00DC0ADD">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc12969286"/>
       <w:bookmarkStart w:id="1" w:name="_Toc105938136"/>
-      <w:bookmarkStart w:id="2" w:name="_Hlk206758946"/>
       <w:r w:rsidRPr="00F443B2">
         <w:t xml:space="preserve">Tjekliste til </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00681E40">
         <w:t>Original-, udviklings- og kvalitetsartikler</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1288C466" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="002673F9">
+    <w:p w14:paraId="53286219" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00DC0ADD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23E33421" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="002673F9">
+    <w:p w14:paraId="4F482AE7" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00DC0ADD">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F443B2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vedhæftes af forfatteren under ”Trin 2” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i forbindelse med</w:t>
       </w:r>
       <w:r w:rsidRPr="00F443B2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> indsendelse</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4721"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="2649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="287E0771" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="1508D0E4" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E539CDE" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF"/>
+          <w:p w14:paraId="1EA2C73F" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B5EA68" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="65C281DE" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Udfyldes af forfattere (Kryds)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05EE77FE" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="71FD1483" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Udfyldes af redaktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="19922041" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="4EA1DE7A" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05F04E6D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0E427281" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Artiklen er i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>word</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EFD4CF0" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="262F70C4" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067D8CE0" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0505E7FF" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="0F121BBA" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="15DB1F93" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15EC1DE8" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="32E0DB0B" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Manuskriptet er anonymt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E43FAEA" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="773FFDF9" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FDAE3D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6CFF3683" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="5D8C2F24" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="77009FF6" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44BE5F93" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1257181B" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Der er vedhæftet forfatterskabserklæringer fra alle forfattere (ICMJE-form med interessekonflikter og forfatterskabs-erklæring i ét)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56655C4C" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="32448526" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0992BDE8" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="09B4C545" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="02CAA1EF" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="3AA324B6" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F96B51" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6E058D89" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Følgebrev fx 300-400 ord (ikke-anonymt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C96EA34" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6613B3A2" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34A39652" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1CDF393A" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="5E1DDB1E" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="79CA5CAC" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B2EEA5" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="008B79A7" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1FC42E44" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="008B79A7" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B79A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Af følgebrevet fremgår 3 forslag til mulige fagfællebedømmere.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1579F8DA" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="442F9981" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="008B79A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Disse må ikke være bekendt med hverken case, manuskript eller forfattergruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="034C8390" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="7120C98B" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295FDFEA" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="11E0D7FA" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="7C87A7DB" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="506BC4A7" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6BE6D7" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="63521DEE" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>3-6 nøgleord/emneord/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>keywords</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> (valgfrit sprog dansk og/eller engelske </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>keywords</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="588390E2" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="60531F95" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A5A1295" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6FEF7516" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Eng/DK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="7E5AB197" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="26D25AA8" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3F7291" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="516417A7" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Maksimalt omfang </w:t>
             </w:r>
             <w:r>
               <w:t>3000 ord (</w:t>
             </w:r>
             <w:r w:rsidRPr="000E5317">
               <w:t xml:space="preserve">4500 ord, hvis det er et </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000E5317">
               <w:t>review</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E5317">
               <w:t xml:space="preserve"> eller artiklen metodologisk bygger på et kvalitativt eller mixed </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000E5317">
               <w:t>methods</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E5317">
               <w:t xml:space="preserve"> studie</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C1B282D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="07EC4B78" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48E117CB" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0F18005B" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal ord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="7B9605C1" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="4D0C58D7" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="785BEECE" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6EECB053" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Manuskriptets titel er på dansk</w:t>
             </w:r>
             <w:r>
               <w:t>/norsk/svensk/ engelsk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E545E6" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0935636E" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BB78C80" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="60342F6D" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="5107F564" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="5A12BB96" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4567B5AC" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6DB90DB0" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Struktureret abstract på dansk (obligatorisk) (max 350 ord i alt: baggrund, formå</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">l, metode, resultat, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t>konklusion)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B16B5D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6F4F141E" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F70AD7E" w14:textId="77777777" w:rsidR="002673F9" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="47C3B46A" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30BCAB64" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="39ED278A" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal ord:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="21324A89" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="60488FC3" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="395DE3E8" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1BB35D42" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Struktureret abstract </w:t>
             </w:r>
             <w:r w:rsidRPr="008D400A">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>og</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> titel </w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">på </w:t>
             </w:r>
             <w:r>
               <w:t>engelsk</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> (obligatorisk) (max 350 ord i alt: baggrund, formå</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">l, metode, resultat, </w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t>konklusion)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61FD084E" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="4B0D78CE" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43348E0C" w14:textId="77777777" w:rsidR="002673F9" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="5EE049C8" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="523A49E9" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="5D7B5A6A" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal ord:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="603EF819" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="3BB36AEE" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216229E9" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="5AC02453" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r>
               <w:t>Maksimalt 30</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> referencer</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, ubegrænset hvis </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>review</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DEE95B4" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="183E60FE" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1EDDC" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="2C1BA5C6" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal referencer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="21DC2CBB" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="2E7F7C1A" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC0B57D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6D1A09AB" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Alle referencer indeholder DOI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFF7784" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1AF1E3D4" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C98ED80" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="4CBDF57C" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="445567D0" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="4AAC1D2B" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16ACC49F" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6BC8B40E" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Artiklen er struktureret i følgende afsnit: Introduktion, metode, resultater, diskussion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFFD48F" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0DB06949" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8A791E" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="43C3D416" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="1050E59D" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="18A8FB3C" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B7C7067" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="47E7D7E8" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Artiklen indeholder op til </w:t>
             </w:r>
             <w:r>
               <w:t>seks</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> tabeller/figurer samt evt</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> ét foto fra den kliniske situation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF0F118" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="2452BE98" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="295DD8BF" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="1566827F" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="1F872A16" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="74AF6F84" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A8583CB" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="25BAF002" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Artiklen skal indeholde en Faktaboks: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1DA85C" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="0F9653F2" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">3 sætninger i punktopstilling: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FD0B24D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="151F2EE1" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Hvad ved vi? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34552EDB" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="6856178C" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:lastRenderedPageBreak/>
               <w:t>Hvad tilføjer denne artikel til vores viden? Hvordan kan det bruges i danske akutmodtagelser/perspektivering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42F35D34" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="49D23D56" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4B5EF9" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="2187E02A" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002673F9" w:rsidRPr="00F443B2" w14:paraId="6A2E628E" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w14:paraId="7167909E" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F66473D" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="09560701" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:r>
               <w:t>Titelside er vedlagt, og der foreligger enten her eller i manuskriptet særskilte afsnit om interessekonflikter og finansiering af manuskriptet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2252" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C7C04F" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="44576224" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="572965AC" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="00683EBF">
+          <w:p w14:paraId="675CE26E" w14:textId="77777777" w:rsidR="00DC0ADD" w:rsidRPr="00F443B2" w:rsidRDefault="00DC0ADD" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="456CD0E5" w14:textId="1D7CD318" w:rsidR="002673F9" w:rsidRPr="00F443B2" w:rsidRDefault="002673F9" w:rsidP="002673F9">
-[...8 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId6"/>
+    <w:p w14:paraId="456CD0E5" w14:textId="1D7CD318" w:rsidR="002673F9" w:rsidRPr="00DC0ADD" w:rsidRDefault="002673F9" w:rsidP="00DC0ADD"/>
+    <w:sectPr w:rsidR="002673F9" w:rsidRPr="00DC0ADD" w:rsidSect="002673F9">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1431" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D90D912" w14:textId="77777777" w:rsidR="00E27974" w:rsidRDefault="00E27974">
+    <w:p w14:paraId="283A9987" w14:textId="77777777" w:rsidR="006A51B4" w:rsidRDefault="006A51B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C58F956" w14:textId="77777777" w:rsidR="00E27974" w:rsidRDefault="00E27974">
+    <w:p w14:paraId="5C8732C7" w14:textId="77777777" w:rsidR="006A51B4" w:rsidRDefault="006A51B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CD9AB4A" w14:textId="77777777" w:rsidR="00672E9D" w:rsidRDefault="00672E9D">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6EA12963" w14:textId="6FFCB8E8" w:rsidR="00672E9D" w:rsidRPr="00672E9D" w:rsidRDefault="00672E9D" w:rsidP="00672E9D">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D26F2">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Sidst opdateret: 19. august 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75B01C9A" w14:textId="77777777" w:rsidR="00672E9D" w:rsidRDefault="00672E9D">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1FE58AE5" w14:textId="77777777" w:rsidR="00E27974" w:rsidRDefault="00E27974">
+    <w:p w14:paraId="29A598A0" w14:textId="77777777" w:rsidR="006A51B4" w:rsidRDefault="006A51B4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E27BD34" w14:textId="77777777" w:rsidR="00E27974" w:rsidRDefault="00E27974">
+    <w:p w14:paraId="49EA625F" w14:textId="77777777" w:rsidR="006A51B4" w:rsidRDefault="006A51B4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CB99FA6" w14:textId="77777777" w:rsidR="00672E9D" w:rsidRDefault="00672E9D">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14FDA9DC" w14:textId="77777777" w:rsidR="002673F9" w:rsidRPr="00DA41BD" w:rsidRDefault="002673F9" w:rsidP="00DA41BD">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00742BB7">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CCFAA87" wp14:editId="65CDB9BC">
           <wp:extent cx="2097752" cy="360000"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:docPr id="657731144" name="Billede 2" descr="Et billede, der indeholder Font/skrifttype, tekst, Grafik, grafisk design&#10;&#10;Indhold genereret af kunstig intelligens kan være forkert."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1185,80 +1242,95 @@
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1284546" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="022A302C" w14:textId="77777777" w:rsidR="00672E9D" w:rsidRDefault="00672E9D">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002673F9"/>
     <w:rsid w:val="000841B2"/>
     <w:rsid w:val="002673F9"/>
     <w:rsid w:val="006534AE"/>
+    <w:rsid w:val="00672E9D"/>
+    <w:rsid w:val="006A51B4"/>
+    <w:rsid w:val="00CE1BE8"/>
     <w:rsid w:val="00D009E2"/>
+    <w:rsid w:val="00DC0ADD"/>
     <w:rsid w:val="00E27974"/>
+    <w:rsid w:val="00F10B73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2252,65 +2324,90 @@
   <w:style w:type="paragraph" w:styleId="Sidehoved">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidehovedTegn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002673F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidehovedTegn">
     <w:name w:val="Sidehoved Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Sidehoved"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002673F9"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidefod">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidefodTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672E9D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidefodTegn">
+    <w:name w:val="Sidefod Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Sidefod"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00672E9D"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -2590,60 +2687,60 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>238</Words>
-  <Characters>1566</Characters>
+  <Words>259</Words>
+  <Characters>1586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1767</CharactersWithSpaces>
+  <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>25b1cd69-15fb-4aaf-b3f0-41d046f8e1ea</vt:lpwstr>
   </property>