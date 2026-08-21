--- v0 (2025-12-06)
+++ v1 (2026-08-21)
@@ -1,862 +1,959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="28ABCB12" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00A300E7">
+    <w:p w14:paraId="38E0E8F3" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00913D7F">
       <w:pPr>
         <w:pStyle w:val="Overskrift1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc12969284"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc105938134"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc12969285"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc105938134"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk206758804"/>
       <w:r w:rsidRPr="00F443B2">
         <w:t xml:space="preserve">Tjekliste til </w:t>
       </w:r>
       <w:r>
         <w:t>Danske r</w:t>
       </w:r>
       <w:r w:rsidRPr="00F443B2">
-        <w:t>esum</w:t>
+        <w:t>esume</w:t>
       </w:r>
       <w:r>
-        <w:t>éer</w:t>
+        <w:t>er</w:t>
       </w:r>
       <w:r w:rsidRPr="00F443B2">
         <w:t xml:space="preserve"> af originalartikler</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="619A3319" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00A300E7">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="27557318" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00913D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A743CF" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00A300E7">
+    <w:p w14:paraId="142D17C5" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00913D7F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F443B2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vedhæftes af forfatteren under ”Trin 2” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>i forbindelse med</w:t>
       </w:r>
       <w:r w:rsidRPr="00F443B2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> indsendelse</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabel-Gitter"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4715"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2657"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="325995E2" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="7F6D6A06" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E15475" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF"/>
+          <w:p w14:paraId="20F58EF3" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4971FADF" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="0779C477" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Udfyldes af forfattere (Kryds)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B22C48" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6572C7F2" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Udfyldes af redaktionen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="336DF411" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="1D61326E" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31D7BCC5" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="23896397" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r>
               <w:t>Resume</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">et er i </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>word</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> format</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7197DA" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="68BE519F" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDB4834" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="684E42AF" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="5F115D16" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="459580AC" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C390FB6" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="34D86D4B" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Resumeet er anonymt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="541C834C" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6DE5AD16" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E5CDB4" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="1F2E12D7" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="335C91E4" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="5BC4C2F4" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382D0802" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="137613AA" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Der er vedhæftet ICMJE-forms for alle medforfattere</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32990799" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="33DD17AE" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C54E60" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="43E24D85" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Ja/Nej </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="5F668181" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="4DC14936" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0155A994" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="2677EA1A" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Følgebrev fx 300-400 ord (ikke-anonymt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E574CC2" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="615CAAA7" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06289EF3" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="3B0BC640" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="787E3D60" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="3F33909E" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8318A9" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="008B79A7" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="0B226CCB" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="008B79A7" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B79A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Af følgebrevet fremgår 3 forslag til mulige fagfællebedømmere.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="125613B1" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="42B468DC" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="008B79A7">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> Disse må ikke være bekendt med hverken case, manuskript eller forfattergruppe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B3E305D" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="1E2793D8" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD22910" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6F5F89BA" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="4D57C5E6" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="1C1FD07F" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E0581BD" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="383FD48A" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>3-6 nøgleord/emneord/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>keywords</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> (valgfrit sprog dansk og/eller engelske </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>keywords</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F443B2">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="544EFEDC" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="03C9957E" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75941788" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6778B0B4" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Eng/DK</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="4C8CB004" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="7FE45740" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4FEE62" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="0B8E4938" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Maksimalt omfang </w:t>
             </w:r>
             <w:r>
               <w:t>750 ord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0478F9AD" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6C9B9BD8" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="300F0DAF" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="28B697A5" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal ord</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="27A6FE64" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="4E1FEDFC" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C496132" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="75F428EF" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Manuskriptets titel er på dansk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3622898A" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="32D34E3D" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66034CD2" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6F6D45E9" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="34628DCA" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="42C23700" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C79FD99" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="39F9BD94" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Manuskr</w:t>
             </w:r>
             <w:r>
               <w:t>iptets samlede tekst er på dansk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F02A40E" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="3CEAB939" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235CA63F" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="13D08D1C" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="2CCB00D4" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="5D158925" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E63C20" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="2FC4CDF2" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Der er kun én reference (den som artiklen omhandler) + evt</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve"> 2-3 referencer til perspektiveringen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="729D64E0" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="2C1D99AD" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B33C9A2" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="069D56BF" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Antal referencer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="57DA78A8" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="63A1D71D" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02EB889B" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="1E3B2D48" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Referencen indeholder DOI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E44FA4" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="5F44D8A7" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D01C4C" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="6F387307" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="321AD2B7" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="7D49E23C" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7353B858" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="52C6723D" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Artiklen er struktureret i følgende afsnit: Baggrund, Metode, Resultater, Perspektivering </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD3F6B6" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="22196DEC" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AC8FF0" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="449AAF75" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A300E7" w:rsidRPr="00F443B2" w14:paraId="4E359010" w14:textId="77777777" w:rsidTr="00683EBF">
+      <w:tr w:rsidR="00913D7F" w:rsidRPr="00F443B2" w14:paraId="3B807924" w14:textId="77777777" w:rsidTr="00124643">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A1278F1" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="1679039F" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Artiklen indeholder en faktaboks: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41B693D0" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="3B8CACED" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">3 sætninger i punktopstilling: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1451595F" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="1ED2C27D" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t xml:space="preserve">Hvad ved vi? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FDE5DF1" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="167BE657" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:r w:rsidRPr="00F443B2">
               <w:t>Hvad tilføjer denne artikel til vores viden? Hvordan kan det bruges i danske akutmodtagelser/perspektivering?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60C6A484" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="2A406289" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2657" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA23E1C" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00683EBF">
+          <w:p w14:paraId="0310EDD3" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00124643">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F443B2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ja/Nej</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77E4921F" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00F443B2" w:rsidRDefault="00A300E7" w:rsidP="00A300E7">
+    <w:p w14:paraId="4AB42A7A" w14:textId="77777777" w:rsidR="00913D7F" w:rsidRPr="00F443B2" w:rsidRDefault="00913D7F" w:rsidP="00913D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C6A713" w14:textId="618C81FA" w:rsidR="00A300E7" w:rsidRDefault="00A300E7" w:rsidP="00A300E7">
+    <w:p w14:paraId="71606E3F" w14:textId="2F760D27" w:rsidR="006D7552" w:rsidRPr="00913D7F" w:rsidRDefault="006D7552" w:rsidP="00913D7F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="004B99"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc105938135"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:sectPr w:rsidR="00A300E7" w:rsidSect="00A300E7">
-[...2 lines deleted...]
-      <w:pgMar w:top="1431" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="006D7552" w:rsidRPr="00913D7F">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1701" w:right="1134" w:bottom="1701" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7DCEA748" w14:textId="77777777" w:rsidR="00F8448C" w:rsidRDefault="00F8448C" w:rsidP="00AF5430">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6E0D47BC" w14:textId="77777777" w:rsidR="00F8448C" w:rsidRDefault="00F8448C" w:rsidP="00AF5430">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BC0A8EF" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRDefault="00AA2A4C">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22704009" w14:textId="51A5D6E6" w:rsidR="00AA2A4C" w:rsidRPr="00AA2A4C" w:rsidRDefault="00AA2A4C" w:rsidP="00AA2A4C">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D26F2">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Sidst opdateret: 19. august 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="55D9C60F" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRDefault="00AA2A4C">
+    <w:pPr>
+      <w:pStyle w:val="Sidefod"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="72A6C32A" w14:textId="77777777" w:rsidR="00F8448C" w:rsidRDefault="00F8448C" w:rsidP="00AF5430">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="69A54E9A" w14:textId="77777777" w:rsidR="00F8448C" w:rsidRDefault="00F8448C" w:rsidP="00AF5430">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CF65886" w14:textId="77777777" w:rsidR="00A300E7" w:rsidRPr="00DA41BD" w:rsidRDefault="00A300E7" w:rsidP="00DA41BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D606DCE" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRDefault="00AA2A4C">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67345438" w14:textId="77777777" w:rsidR="00AF5430" w:rsidRPr="00DA41BD" w:rsidRDefault="00AF5430" w:rsidP="00AF5430">
     <w:pPr>
       <w:pStyle w:val="Sidehoved"/>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00742BB7">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:noProof/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DDAC912" wp14:editId="0D608CE3">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D8FC674" wp14:editId="6FBD2F5F">
           <wp:extent cx="2097752" cy="360000"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:docPr id="657731144" name="Billede 2" descr="Et billede, der indeholder Font/skrifttype, tekst, Grafik, grafisk design&#10;&#10;Indhold genereret af kunstig intelligens kan være forkert."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1515334032" name="Billede 2" descr="Et billede, der indeholder Font/skrifttype, tekst, Grafik, grafisk design&#10;&#10;Indhold genereret af kunstig intelligens kan være forkert."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
@@ -888,150 +985,179 @@
         <w:color w:val="E81313"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00742BB7">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00742BB7">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:eastAsia="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00742BB7">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C098FAB" wp14:editId="25D97D99">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47CF4A8B" wp14:editId="766B9A39">
           <wp:extent cx="1284546" cy="360000"/>
           <wp:effectExtent l="0" t="0" r="0" b="2540"/>
           <wp:docPr id="1635434844" name="Billede 48" descr="Et billede, der indeholder Font/skrifttype, tekst, Grafik, skærmbillede&#10;&#10;AI-genereret indhold kan være ukorrekt."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1333428107" name="Billede 48" descr="Et billede, der indeholder Font/skrifttype, tekst, Grafik, skærmbillede&#10;&#10;AI-genereret indhold kan være ukorrekt."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1284546" cy="360000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="09C4AEC6" w14:textId="77777777" w:rsidR="00AF5430" w:rsidRDefault="00AF5430">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3302D84B" w14:textId="77777777" w:rsidR="00AA2A4C" w:rsidRDefault="00AA2A4C">
+    <w:pPr>
+      <w:pStyle w:val="Sidehoved"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A300E7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D009E2"/>
+    <w:rsidRoot w:val="00AF5430"/>
+    <w:rsid w:val="00684498"/>
+    <w:rsid w:val="006D7552"/>
+    <w:rsid w:val="00913D7F"/>
+    <w:rsid w:val="00AA2A4C"/>
+    <w:rsid w:val="00AF5430"/>
+    <w:rsid w:val="00C67C2E"/>
+    <w:rsid w:val="00CB1362"/>
+    <w:rsid w:val="00CE1BE8"/>
+    <w:rsid w:val="00DD1E8E"/>
+    <w:rsid w:val="00F8448C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="da-DK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AE80173"/>
+  <w14:docId w14:val="7863958B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{0C4DFA73-1A2D-4ACB-9263-EFB312F79CC1}"/>
+  <w15:docId w15:val="{A67C7BC7-F749-47DD-B1AC-DC668F7A1571}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="da-DK" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1391,671 +1517,696 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift1Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00D009E2"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift2Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift3Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift4Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift5Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift6Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift7Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift8Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Overskrift9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Overskrift9Tegn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardskrifttypeiafsnit">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabel-Normal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Ingenoversigt">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift1Tegn">
     <w:name w:val="Overskrift 1 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00D009E2"/>
-[...4 lines deleted...]
-      <w:sz w:val="32"/>
+    <w:rsid w:val="00AF5430"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift2Tegn">
     <w:name w:val="Overskrift 2 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift3Tegn">
     <w:name w:val="Overskrift 3 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift4Tegn">
     <w:name w:val="Overskrift 4 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift5Tegn">
     <w:name w:val="Overskrift 5 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift6Tegn">
     <w:name w:val="Overskrift 6 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift7Tegn">
     <w:name w:val="Overskrift 7 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift8Tegn">
     <w:name w:val="Overskrift 8 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Overskrift9Tegn">
     <w:name w:val="Overskrift 9 Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Overskrift9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitelTegn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitelTegn">
     <w:name w:val="Titel Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Undertitel">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="UndertitelTegn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UndertitelTegn">
     <w:name w:val="Undertitel Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Undertitel"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citat">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitatTegn"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitatTegn">
     <w:name w:val="Citat Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Citat"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listeafsnit">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kraftigfremhvning">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Strktcitat">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="StrktcitatTegn"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StrktcitatTegn">
     <w:name w:val="Stærkt citat Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Strktcitat"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kraftighenvisning">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabel-Gitter">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabel-Normal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="da-DK"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sidehoved">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SidehovedTegn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SidehovedTegn">
     <w:name w:val="Sidehoved Tegn"/>
     <w:basedOn w:val="Standardskrifttypeiafsnit"/>
     <w:link w:val="Sidehoved"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A300E7"/>
+    <w:rsid w:val="00AF5430"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sidefod">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SidefodTegn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AF5430"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SidefodTegn">
+    <w:name w:val="Sidefod Tegn"/>
+    <w:basedOn w:val="Standardskrifttypeiafsnit"/>
+    <w:link w:val="Sidefod"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00AF5430"/>
     <w:rPr>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -2335,62 +2486,62 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>153</Words>
-  <Characters>983</Characters>
+  <Words>165</Words>
+  <Characters>1008</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1108</CharactersWithSpaces>
+  <CharactersWithSpaces>1171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>M</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
-    <vt:lpwstr>cb9bd4d8-8ce0-4eb5-885b-9615e7716ff6</vt:lpwstr>
+    <vt:lpwstr>5572e447-af9b-4cf0-8090-c348cc3a418c</vt:lpwstr>
   </property>
 </Properties>
 </file>